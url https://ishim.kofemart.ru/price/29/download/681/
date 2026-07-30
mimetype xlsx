--- v0 (2026-07-24)
+++ v1 (2026-07-30)
@@ -42,51 +42,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://ishim.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-24 07:15:52</t>
+    <t>Актуальность прайса на: 2026-07-30 04:26:03</t>
   </si>
   <si>
     <t>Продукты для HoReCa</t>
   </si>
   <si>
     <t>Батончики</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -21828,71 +21828,71 @@
       </c>
       <c r="D311" s="6" t="s">
         <v>849</v>
       </c>
       <c r="E311" s="9">
         <v>490.0</v>
       </c>
       <c r="F311" s="6"/>
       <c r="G311" s="9">
         <f>E311*F311</f>
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:7" customHeight="1" ht="80">
       <c r="A312" s="13" t="s">
         <v>850</v>
       </c>
       <c r="B312" s="6"/>
       <c r="C312" s="16" t="s">
         <v>851</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>852</v>
       </c>
       <c r="E312" s="9">
-        <v>490.0</v>
+        <v>790.0</v>
       </c>
       <c r="F312" s="6"/>
       <c r="G312" s="9">
         <f>E312*F312</f>
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:7" customHeight="1" ht="80">
       <c r="A313" s="13" t="s">
         <v>853</v>
       </c>
       <c r="B313" s="6"/>
       <c r="C313" s="16" t="s">
         <v>854</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>855</v>
       </c>
       <c r="E313" s="9">
-        <v>490.0</v>
+        <v>790.0</v>
       </c>
       <c r="F313" s="6"/>
       <c r="G313" s="9">
         <f>E313*F313</f>
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="11" t="s">
         <v>856</v>
       </c>
       <c r="C314" s="14"/>
       <c r="E314" s="7"/>
       <c r="G314" s="7"/>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C315" s="15" t="s">
         <v>13</v>
       </c>
@@ -22747,111 +22747,111 @@
       <c r="F364" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G364" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" s="12"/>
       <c r="C365" s="14"/>
       <c r="E365" s="7"/>
       <c r="G365" s="7"/>
     </row>
     <row r="366" spans="1:7" customHeight="1" ht="80">
       <c r="A366" s="13" t="s">
         <v>956</v>
       </c>
       <c r="B366" s="6"/>
       <c r="C366" s="16" t="s">
         <v>957</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>958</v>
       </c>
       <c r="E366" s="9">
-        <v>650.0</v>
+        <v>950.0</v>
       </c>
       <c r="F366" s="6"/>
       <c r="G366" s="9">
         <f>E366*F366</f>
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:7" customHeight="1" ht="80">
       <c r="A367" s="13" t="s">
         <v>959</v>
       </c>
       <c r="B367" s="6"/>
       <c r="C367" s="16" t="s">
         <v>960</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>961</v>
       </c>
       <c r="E367" s="9">
-        <v>700.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F367" s="6"/>
       <c r="G367" s="9">
         <f>E367*F367</f>
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:7" customHeight="1" ht="80">
       <c r="A368" s="13" t="s">
         <v>962</v>
       </c>
       <c r="B368" s="6"/>
       <c r="C368" s="16" t="s">
         <v>963</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>964</v>
       </c>
       <c r="E368" s="9">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
       <c r="F368" s="6"/>
       <c r="G368" s="9">
         <f>E368*F368</f>
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:7" customHeight="1" ht="80">
       <c r="A369" s="13" t="s">
         <v>965</v>
       </c>
       <c r="B369" s="6"/>
       <c r="C369" s="16" t="s">
         <v>966</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>967</v>
       </c>
       <c r="E369" s="9">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
       <c r="F369" s="6"/>
       <c r="G369" s="9">
         <f>E369*F369</f>
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" s="11" t="s">
         <v>968</v>
       </c>
       <c r="C370" s="14"/>
       <c r="E370" s="7"/>
       <c r="G370" s="7"/>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B371" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C371" s="15" t="s">
         <v>13</v>
       </c>